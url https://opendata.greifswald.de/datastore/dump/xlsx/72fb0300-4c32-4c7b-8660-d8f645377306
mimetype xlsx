--- v0 (2026-07-29)
+++ v1 (2026-09-12)
@@ -470,2008 +470,2338 @@
           <t>Behinderungsart</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Anzahl</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2023-12-31</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Insgesamt</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>5920</v>
+        <v>6070</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>2023-12-31</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Verlust oder Teilverlust von Gliedmaßen</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2023-12-31</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Funktionseinschränkung von Gliedmaßen</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>865</v>
+        <v>825</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2023-12-31</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Funktionseinschränkung der Wirbelsäule und des Rumpfes, Deformierung des Brustkorbes</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2023-12-31</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Blindheit und Sehbehinderung</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>270</v>
+        <v>265</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2023-12-31</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Sprach- oder Sprechstörungen, Taubheit, Schwerhörigkeit, Gleichgewichtsstörung</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>210</v>
+        <v>215</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2023-12-31</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Verlust einer Brust oder beider Brüste, Entstellungen u. a.</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2023-12-31</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Beeinträchtigung der Funktion von inneren Organen bzw. Organsystemen</t>
         </is>
       </c>
       <c r="G9" t="n">
-        <v>1315</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2023-12-31</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Querschnittslähmung, zerebrale Störungen, geistig-seelische Behinderungen, Suchtkrankheiten</t>
         </is>
       </c>
       <c r="G10" t="n">
-        <v>1625</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2023</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2023-12-31</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Sonstige und ungenügend bezeichnete Behinderungen</t>
         </is>
       </c>
       <c r="G11" t="n">
-        <v>770</v>
+        <v>810</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>2021-12-31</t>
+          <t>2023-12-31</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Insgesamt</t>
         </is>
       </c>
       <c r="G12" t="n">
-        <v>6020</v>
+        <v>5920</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2021-12-31</t>
+          <t>2023-12-31</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Verlust oder Teilverlust von Gliedmaßen</t>
         </is>
       </c>
       <c r="G13" t="n">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2021-12-31</t>
+          <t>2023-12-31</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Funktionseinschränkung von Gliedmaßen</t>
         </is>
       </c>
       <c r="G14" t="n">
-        <v>910</v>
+        <v>865</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>2021-12-31</t>
+          <t>2023-12-31</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Funktionseinschränkung der Wirbelsäule und des Rumpfes, Deformierung des Brustkorbes</t>
         </is>
       </c>
       <c r="G15" t="n">
-        <v>655</v>
+        <v>645</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>2021-12-31</t>
+          <t>2023-12-31</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Blindheit und Sehbehinderung</t>
         </is>
       </c>
       <c r="G16" t="n">
-        <v>285</v>
+        <v>270</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2021-12-31</t>
+          <t>2023-12-31</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Sprach- oder Sprechstörungen, Taubheit, Schwerhörigkeit, Gleichgewichtsstörung</t>
         </is>
       </c>
       <c r="G17" t="n">
-        <v>215</v>
+        <v>210</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2021-12-31</t>
+          <t>2023-12-31</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Verlust einer Brust oder beider Brüste, Entstellungen u. a.</t>
         </is>
       </c>
       <c r="G18" t="n">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>2021-12-31</t>
+          <t>2023-12-31</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Beeinträchtigung der Funktion von inneren Organen bzw. Organsystemen</t>
         </is>
       </c>
       <c r="G19" t="n">
-        <v>1390</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2021-12-31</t>
+          <t>2023-12-31</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Querschnittslähmung, zerebrale Störungen, geistig-seelische Behinderungen, Suchtkrankheiten</t>
         </is>
       </c>
       <c r="G20" t="n">
-        <v>1590</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2021</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>2021-12-31</t>
+          <t>2023-12-31</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Sonstige und ungenügend bezeichnete Behinderungen</t>
         </is>
       </c>
       <c r="G21" t="n">
-        <v>785</v>
+        <v>770</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2019-12-31</t>
+          <t>2021-12-31</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Insgesamt</t>
         </is>
       </c>
       <c r="G22" t="n">
-        <v>6030</v>
+        <v>6020</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2019-12-31</t>
+          <t>2021-12-31</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Verlust oder Teilverlust von Gliedmaßen</t>
         </is>
       </c>
       <c r="G23" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>2019-12-31</t>
+          <t>2021-12-31</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Funktionseinschränkung von Gliedmaßen</t>
         </is>
       </c>
       <c r="G24" t="n">
-        <v>972</v>
+        <v>910</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>2019-12-31</t>
+          <t>2021-12-31</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Funktionseinschränkung der Wirbelsäule und des Rumpfes, Deformierung des Brustkorbes</t>
         </is>
       </c>
       <c r="G25" t="n">
-        <v>663</v>
+        <v>655</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2019-12-31</t>
+          <t>2021-12-31</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Blindheit und Sehbehinderung</t>
         </is>
       </c>
       <c r="G26" t="n">
-        <v>312</v>
+        <v>285</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2019-12-31</t>
+          <t>2021-12-31</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Sprach- oder Sprechstörungen, Taubheit, Schwerhörigkeit, Gleichgewichtsstörung</t>
         </is>
       </c>
       <c r="G27" t="n">
-        <v>218</v>
+        <v>215</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2019-12-31</t>
+          <t>2021-12-31</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Verlust einer Brust oder beider Brüste, Entstellungen u. a.</t>
         </is>
       </c>
       <c r="G28" t="n">
-        <v>147</v>
+        <v>160</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>2019-12-31</t>
+          <t>2021-12-31</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Beeinträchtigung der Funktion von inneren Organen bzw. Organsystemen</t>
         </is>
       </c>
       <c r="G29" t="n">
-        <v>1402</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>2019-12-31</t>
+          <t>2021-12-31</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Querschnittslähmung, zerebrale Störungen, geistig-seelische Behinderungen, Suchtkrankheiten</t>
         </is>
       </c>
       <c r="G30" t="n">
-        <v>1538</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2019</t>
+          <t>2021</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2019-12-31</t>
+          <t>2021-12-31</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Sonstige und ungenügend bezeichnete Behinderungen</t>
         </is>
       </c>
       <c r="G31" t="n">
-        <v>751</v>
+        <v>785</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>2017-12-31</t>
+          <t>2019-12-31</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Insgesamt</t>
         </is>
       </c>
       <c r="G32" t="n">
-        <v>5978</v>
+        <v>6030</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>2017-12-31</t>
+          <t>2019-12-31</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Verlust oder Teilverlust von Gliedmaßen</t>
         </is>
       </c>
       <c r="G33" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2017-12-31</t>
+          <t>2019-12-31</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Funktionseinschränkung von Gliedmaßen</t>
         </is>
       </c>
       <c r="G34" t="n">
-        <v>1022</v>
+        <v>972</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>2017-12-31</t>
+          <t>2019-12-31</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Funktionseinschränkung der Wirbelsäule und des Rumpfes, Deformierung des Brustkorbes</t>
         </is>
       </c>
       <c r="G35" t="n">
-        <v>633</v>
+        <v>663</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>2017-12-31</t>
+          <t>2019-12-31</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Blindheit und Sehbehinderung</t>
         </is>
       </c>
       <c r="G36" t="n">
-        <v>315</v>
+        <v>312</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2017-12-31</t>
+          <t>2019-12-31</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Sprach- oder Sprechstörungen, Taubheit, Schwerhörigkeit, Gleichgewichtsstörung</t>
         </is>
       </c>
       <c r="G37" t="n">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2017-12-31</t>
+          <t>2019-12-31</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Verlust einer Brust oder beider Brüste, Entstellungen u. a.</t>
         </is>
       </c>
       <c r="G38" t="n">
-        <v>151</v>
+        <v>147</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>2017-12-31</t>
+          <t>2019-12-31</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Beeinträchtigung der Funktion von inneren Organen bzw. Organsystemen</t>
         </is>
       </c>
       <c r="G39" t="n">
-        <v>1414</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>2017-12-31</t>
+          <t>2019-12-31</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Querschnittslähmung, zerebrale Störungen, geistig-seelische Behinderungen, Suchtkrankheiten</t>
         </is>
       </c>
       <c r="G40" t="n">
-        <v>1460</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2019</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2017-12-31</t>
+          <t>2019-12-31</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Sonstige und ungenügend bezeichnete Behinderungen</t>
         </is>
       </c>
       <c r="G41" t="n">
-        <v>737</v>
+        <v>751</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>2015-12-31</t>
+          <t>2017-12-31</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Insgesamt</t>
         </is>
       </c>
       <c r="G42" t="n">
-        <v>5869</v>
+        <v>5978</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>2015-12-31</t>
+          <t>2017-12-31</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Verlust oder Teilverlust von Gliedmaßen</t>
         </is>
       </c>
       <c r="G43" t="n">
         <v>30</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>2015-12-31</t>
+          <t>2017-12-31</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Funktionseinschränkung von Gliedmaßen</t>
         </is>
       </c>
       <c r="G44" t="n">
-        <v>1056</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>2015-12-31</t>
+          <t>2017-12-31</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Funktionseinschränkung der Wirbelsäule und des Rumpfes, Deformierung des Brustkorbes</t>
         </is>
       </c>
       <c r="G45" t="n">
-        <v>608</v>
+        <v>633</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>2015-12-31</t>
+          <t>2017-12-31</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Blindheit und Sehbehinderung</t>
         </is>
       </c>
       <c r="G46" t="n">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>2015-12-31</t>
+          <t>2017-12-31</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Sprach- oder Sprechstörungen, Taubheit, Schwerhörigkeit, Gleichgewichtsstörung</t>
         </is>
       </c>
       <c r="G47" t="n">
-        <v>205</v>
+        <v>216</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>2015-12-31</t>
+          <t>2017-12-31</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Verlust einer Brust oder beider Brüste, Entstellungen u. a.</t>
         </is>
       </c>
       <c r="G48" t="n">
-        <v>158</v>
+        <v>151</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>2015-12-31</t>
+          <t>2017-12-31</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Beeinträchtigung der Funktion von inneren Organen bzw. Organsystemen</t>
         </is>
       </c>
       <c r="G49" t="n">
-        <v>1385</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>2015-12-31</t>
+          <t>2017-12-31</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Querschnittslähmung, zerebrale Störungen, geistig-seelische Behinderungen, Suchtkrankheiten</t>
         </is>
       </c>
       <c r="G50" t="n">
-        <v>1379</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>2015-12-31</t>
+          <t>2017-12-31</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Sonstige und ungenügend bezeichnete Behinderungen</t>
         </is>
       </c>
       <c r="G51" t="n">
-        <v>736</v>
+        <v>737</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>2013-12-31</t>
+          <t>2015-12-31</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Insgesamt</t>
         </is>
       </c>
       <c r="G52" t="n">
-        <v>5659</v>
+        <v>5869</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>2013-12-31</t>
+          <t>2015-12-31</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Verlust oder Teilverlust von Gliedmaßen</t>
         </is>
       </c>
       <c r="G53" t="n">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>2013-12-31</t>
+          <t>2015-12-31</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Funktionseinschränkung von Gliedmaßen</t>
         </is>
       </c>
       <c r="G54" t="n">
         <v>1056</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>2013-12-31</t>
+          <t>2015-12-31</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Funktionseinschränkung der Wirbelsäule und des Rumpfes, Deformierung des Brustkorbes</t>
         </is>
       </c>
       <c r="G55" t="n">
-        <v>587</v>
+        <v>608</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>2013-12-31</t>
+          <t>2015-12-31</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Blindheit und Sehbehinderung</t>
         </is>
       </c>
       <c r="G56" t="n">
-        <v>322</v>
+        <v>312</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>2013-12-31</t>
+          <t>2015-12-31</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Sprach- oder Sprechstörungen, Taubheit, Schwerhörigkeit, Gleichgewichtsstörung</t>
         </is>
       </c>
       <c r="G57" t="n">
-        <v>196</v>
+        <v>205</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>2013-12-31</t>
+          <t>2015-12-31</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Verlust einer Brust oder beider Brüste, Entstellungen u. a.</t>
         </is>
       </c>
       <c r="G58" t="n">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>2013-12-31</t>
+          <t>2015-12-31</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Beeinträchtigung der Funktion von inneren Organen bzw. Organsystemen</t>
         </is>
       </c>
       <c r="G59" t="n">
-        <v>1326</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>2013-12-31</t>
+          <t>2015-12-31</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Querschnittslähmung, zerebrale Störungen, geistig-seelische Behinderungen, Suchtkrankheiten</t>
         </is>
       </c>
       <c r="G60" t="n">
-        <v>1301</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>0501</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>13075039</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>2015-12-31</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Sonstige und ungenügend bezeichnete Behinderungen</t>
+        </is>
+      </c>
+      <c r="G61" t="n">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>61</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>0501</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>13075039</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
+      <c r="E62" t="inlineStr">
         <is>
           <t>2013-12-31</t>
         </is>
       </c>
-      <c r="F61" t="inlineStr">
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Insgesamt</t>
+        </is>
+      </c>
+      <c r="G62" t="n">
+        <v>5659</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>62</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>0501</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>13075039</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>2013-12-31</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Verlust oder Teilverlust von Gliedmaßen</t>
+        </is>
+      </c>
+      <c r="G63" t="n">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>63</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>0501</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>13075039</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>2013-12-31</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Funktionseinschränkung von Gliedmaßen</t>
+        </is>
+      </c>
+      <c r="G64" t="n">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>64</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>0501</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>13075039</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>2013-12-31</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Funktionseinschränkung der Wirbelsäule und des Rumpfes, Deformierung des Brustkorbes</t>
+        </is>
+      </c>
+      <c r="G65" t="n">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>65</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>0501</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>13075039</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>2013-12-31</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Blindheit und Sehbehinderung</t>
+        </is>
+      </c>
+      <c r="G66" t="n">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>66</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>0501</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>13075039</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>2013-12-31</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Sprach- oder Sprechstörungen, Taubheit, Schwerhörigkeit, Gleichgewichtsstörung</t>
+        </is>
+      </c>
+      <c r="G67" t="n">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>67</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>0501</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>13075039</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>2013-12-31</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Verlust einer Brust oder beider Brüste, Entstellungen u. a.</t>
+        </is>
+      </c>
+      <c r="G68" t="n">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>68</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>0501</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>13075039</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>2013-12-31</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Beeinträchtigung der Funktion von inneren Organen bzw. Organsystemen</t>
+        </is>
+      </c>
+      <c r="G69" t="n">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>69</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>0501</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>13075039</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>2013-12-31</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Querschnittslähmung, zerebrale Störungen, geistig-seelische Behinderungen, Suchtkrankheiten</t>
+        </is>
+      </c>
+      <c r="G70" t="n">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>70</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>0501</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>13075039</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>2013</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>2013-12-31</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
         <is>
           <t>Sonstige und ungenügend bezeichnete Behinderungen</t>
         </is>
       </c>
-      <c r="G61" t="n">
+      <c r="G71" t="n">
         <v>693</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>